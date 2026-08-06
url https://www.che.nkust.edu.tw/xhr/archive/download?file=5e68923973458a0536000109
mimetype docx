--- v0 (2026-06-15)
+++ v1 (2026-08-06)
@@ -1,353 +1,359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00F01B01" w:rsidRPr="00F11D95" w:rsidRDefault="009F2E65" w:rsidP="00F01B01">
+    <w:p w14:paraId="7CB6B1C2" w14:textId="77777777" w:rsidR="00F01B01" w:rsidRPr="00F11D95" w:rsidRDefault="009F2E65" w:rsidP="00F01B01">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11D95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="066B0AD3" wp14:editId="538AF015">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00406E09" wp14:editId="0E19829E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5019675</wp:posOffset>
+                  <wp:posOffset>4960620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-457200</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1028700" cy="314325"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="1089660" cy="314325"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1028700" cy="314325"/>
+                          <a:ext cx="1089660" cy="314325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="sysDot"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="009F2E65" w:rsidRPr="00BA0723" w:rsidRDefault="00687675">
+                          <w:p w14:paraId="6A368CC2" w14:textId="411B4024" w:rsidR="009F2E65" w:rsidRPr="00165B30" w:rsidRDefault="00687675">
                             <w:pPr>
                               <w:rPr>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00165B30">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00154972">
-[...6 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidR="00165B30" w:rsidRPr="00165B30">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00165B30">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.0</w:t>
                             </w:r>
-                            <w:r w:rsidR="00154972">
-[...6 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidR="00165B30" w:rsidRPr="00165B30">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>.2</w:t>
+                              <w:t>7</w:t>
                             </w:r>
-                            <w:r w:rsidR="00154972">
-[...6 lines deleted...]
-                            <w:r w:rsidR="009F2E65" w:rsidRPr="00BA0723">
+                            <w:r w:rsidRPr="00165B30">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00165B30" w:rsidRPr="00165B30">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>24</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009F2E65" w:rsidRPr="00165B30">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>修訂</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="066B0AD3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="00406E09" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:395.25pt;margin-top:-36pt;width:81pt;height:24.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgCmmFQwIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfadJuy+5GTVdLSxHS&#10;8iMtHGDqOI2F4wm226RcAIkDLM8cgANwoN1zMHa63QoQDwg/WJ7M529mvvFketHVmm2ldQpNzoeD&#10;lDNpBBbKrHP+/t3yyRlnzoMpQKOROd9Jxy9mjx9N2yaTI6xQF9IyIjEua5ucV943WZI4Ucka3AAb&#10;achZoq3Bk2nXSWGhJfZaJ6M0fZq0aIvGopDO0ddF7+SzyF+WUvg3ZemkZzrnlJuPu437KuzJbArZ&#10;2kJTKbFPA/4hixqUoaAHqgV4YBurfqOqlbDosPQDgXWCZamEjDVQNcP0l2quK2hkrIXEcc1BJvf/&#10;aMXr7VvLVEG948xATS26u/l8+/3r3c2P229f2Cgo1DYuI+B1Q1DfPcMuoEO1rrlC8cExg/MKzFpe&#10;WottJaGgDIfhZnJ0tedxgWTVvsKCQsHGYyTqSlsHQhKEETt1anfojuw8EyFkOjo7TcklyHcyHJ+M&#10;JjEEZPe3G+v8C4k1C4ecW+p+ZIftlfMhG8juITF71KpYKq2jYderubZsC/RSlnHt2d0xTBvW5vx8&#10;QrH/TpHG9SeKkMICXNWHcju3QB9wkNXK0zBoVef87HAdsiDoc1NEiAel+zMVo81e4SBqL6/vVh0B&#10;g+wrLHaktcX+0dOQ0qFC+4mzlh58zt3HDVjJmX5pqF/nw/E4TEg0xpPTERn22LM69oARRJVzz1l/&#10;nPs4VaEMg5fU11JFyR8y2edKDzl2Yj90YVKO7Yh6+DXMfgIAAP//AwBQSwMEFAAGAAgAAAAhAIFe&#10;EU/fAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe9Cv8MyBS+l3RiosTGbIoo3QUyl&#10;52ky+UOysyG7baOf3vGkt5k3jze/l+1nO6gLTb5zbOBuE4EiLl3VcWPg8/C6fgDlA3KFg2My8EUe&#10;9vniJsO0clf+oEsRGiUh7FM00IYwplr7siWLfuNGYrnVbrIYZJ0aXU14lXA76DiK7rXFjuVDiyM9&#10;t1T2xdkaILui+vttPPbvNSb9y6pIjofOmNvl/PQIKtAc/szwiy/okAvTyZ258mowkOyirVgNrJNY&#10;Soljt41FOYkSy6DzTP/vkP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoApphUMCAABi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgV4RT98A&#10;AAALAQAADwAAAAAAAAAAAAAAAACdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:390.6pt;margin-top:-36pt;width:85.8pt;height:24.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4/i+nGwIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XhJYoBARVlsoVaXt&#10;Rdr2AyaOQ6w6ntQ2JPTrd2yyLL2oD1XzYHky4zNzzsysbvtGs6O0TqHJ+XiUciaNwFKZfc6/ftm9&#10;WnDmPJgSNBqZ85N0/Hb98sWqazM5wRp1KS0jEOOyrs157X2bJYkTtWzAjbCVhpwV2gY8mXaflBY6&#10;Qm90MknTedKhLVuLQjpHf7dnJ19H/KqSwn+qKic90zmn2nw8bTyLcCbrFWR7C22txFAG/EMVDShD&#10;SS9QW/DADlb9BtUoYdFh5UcCmwSrSgkZORCbcfoLm4caWhm5kDiuvcjk/h+s+Hh8aD9b5vs32FMD&#10;IwnX3qP45pjBTQ1mL++sxa6WUFLicZAs6VqXDU+D1C5zAaToPmBJTYaDxwjUV7YJqhBPRujUgNNF&#10;dNl7JkLKdLGcz8klyHcznt5MZjEFZE+vW+v8O4kNC5ecW2pqRIfjvfOhGsieQkIyh1qVO6V1NOy+&#10;2GjLjkADsIvfgP5TmDasy/lyRrn/DpHG708QoYQtuPqcyp3cFn2Ig6xRnmZcqybni8tzyIKgb00Z&#10;Qzwofb4TGW0GhYOoZ3l9X/QUGJQusDyR1hbPs0y7R5ca7Q/OOprjnLvvB7CSM/3eUL+W4+k0DH40&#10;prPXEzLstae49oARBJVzz9n5uvFxWQINg3fU10pFyZ8rGWql+YydGHYpLMC1HaOeN379CAAA//8D&#10;AFBLAwQUAAYACAAAACEAAZwZteAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8&#10;h8hIXKYtXaTRUZpOCMQNCdGhnb3G/VCbpGqyrfDrMSd2tP3o9fPmu9kO4kxT6LzTsF4lIMhV3nSu&#10;0fC1f1tuQYSIzuDgHWn4pgC74vYmx8z4i/ukcxkbwSEuZKihjXHMpAxVSxbDyo/k+Fb7yWLkcWqk&#10;mfDC4XaQKkkepMXO8YcWR3ppqerLk9VAdkH1z/t46D9qTPvXRZke9p3W93fz8xOISHP8h+FPn9Wh&#10;YKejPzkTxKAh3a4VoxqWqeJSTDxuFJc58kapDcgil9cdil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAeP4vpxsCAAA5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAAZwZteAAAAALAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;">
                 <v:stroke dashstyle="1 1"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="009F2E65" w:rsidRPr="00BA0723" w:rsidRDefault="00687675">
+                    <w:p w14:paraId="6A368CC2" w14:textId="411B4024" w:rsidR="009F2E65" w:rsidRPr="00165B30" w:rsidRDefault="00687675">
                       <w:pPr>
                         <w:rPr>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00165B30">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00154972">
-[...6 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidR="00165B30" w:rsidRPr="00165B30">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00165B30">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.0</w:t>
                       </w:r>
-                      <w:r w:rsidR="00154972">
-[...6 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidR="00165B30" w:rsidRPr="00165B30">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>.2</w:t>
+                        <w:t>7</w:t>
                       </w:r>
-                      <w:r w:rsidR="00154972">
-[...6 lines deleted...]
-                      <w:r w:rsidR="009F2E65" w:rsidRPr="00BA0723">
+                      <w:r w:rsidRPr="00165B30">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00165B30" w:rsidRPr="00165B30">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>24</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009F2E65" w:rsidRPr="00165B30">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>修訂</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F01B01" w:rsidRPr="00F11D95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>國立高雄科技大學</w:t>
       </w:r>
       <w:r w:rsidR="00F01B01" w:rsidRPr="00F11D95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">  化學工程與材料工程系</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F01B01" w:rsidRPr="00F11D95" w:rsidRDefault="0047480C" w:rsidP="00DC708E">
+    <w:p w14:paraId="07CE6D3F" w14:textId="77777777" w:rsidR="00F01B01" w:rsidRPr="00F11D95" w:rsidRDefault="0047480C" w:rsidP="00DC708E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11D95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79D900C3" wp14:editId="14FF2A36">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58E6E16F" wp14:editId="2C633724">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1000125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>438150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7258050" cy="1403985"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7258050" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F01B01" w:rsidRPr="00F01B01" w:rsidRDefault="00F01B01" w:rsidP="009F2E65">
+                          <w:p w14:paraId="52C1E39F" w14:textId="77777777" w:rsidR="00F01B01" w:rsidRPr="00F01B01" w:rsidRDefault="00F01B01" w:rsidP="009F2E65">
                             <w:pPr>
                               <w:ind w:firstLineChars="50" w:firstLine="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F01B01">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>學年度：</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F01B01">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F01B01">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
@@ -443,54 +449,54 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>日</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="79D900C3" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-78.75pt;margin-top:34.5pt;width:571.5pt;height:110.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7nGJROwIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfadJuQ9uo6WrpUoS0&#10;/EgLB3Adp7FwPMZ2m5QLrMQBlmcOwAE40O45GDvdboE3RB6smczM55lvPs/Pu0aRnbBOgi7ocJBS&#10;IjSHUupNQT9+WD2bUuI80yVToEVB98LR88XTJ/PW5GIENahSWIIg2uWtKWjtvcmTxPFaNMwNwAiN&#10;wQpswzy6dpOUlrWI3qhklKbPkxZsaSxw4Rz+veyDdBHxq0pw/66qnPBEFRR78/G08VyHM1nMWb6x&#10;zNSSH9pg/9BFw6TGS49Ql8wzsrXyL6hGcgsOKj/g0CRQVZKLOANOM0z/mOa6ZkbEWZAcZ440uf8H&#10;y9/u3lsiy4KepRNKNGtwSfe3N3c/vt3f/rz7/pWMAketcTmmXhtM9t0L6HDXcV5nroB/ckTDsmZ6&#10;Iy6shbYWrMQeh6EyOSntcVwAWbdvoMSr2NZDBOoq2wQCkRKC6Lir/XE/ovOE48/JKJumGYY4xobj&#10;9Gw2zeIdLH8oN9b5VwIaEoyCWhRAhGe7K+dDOyx/SAm3OVCyXEmlomM366WyZMdQLKv4HdB/S1Oa&#10;tAWdZaMsImsI9VFHjfQoZiWbgk7T8IVylgc6Xuoy2p5J1dvYidIHfgIlPTm+W3dxHZG8wN0ayj0S&#10;ZqHXLr41NGqwXyhpUbcFdZ+3zApK1GuNpM+G43EQenTG2WSEjj2NrE8jTHOEKqinpDeXPj6OSIe5&#10;wOWsZKTtsZNDy6jHyObh7QTBn/ox6/GFL34BAAD//wMAUEsDBBQABgAIAAAAIQCzouA04AAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNZXYtU4qpTQhk6qiYsMCiRYJlm7sxFHj&#10;h2w3DX/PsILlzBzdObfezWZkkwpxcBYhX2XAlG2dHGyP8HF6WW6BxSSsFKOzCuFbRdg193e1qKS7&#10;2Xc1HVPPKMTGSiDolHzFeWy1MiKunFeWbp0LRiQaQ89lEDcKNyNfZ9mGGzFY+qCFV89atZfj1SB8&#10;Gj3IQ3j76uQ4HV67feHn4BEfFvP+CVhSc/qD4Vef1KEhp7O7WhnZiLDMi8eCWIRNSaWIKLcFLc4I&#10;6zLLgTc1/9+h+QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7nGJROwIAACkEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzouA04AAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="58E6E16F" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-78.75pt;margin-top:34.5pt;width:571.5pt;height:110.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6sdyxEAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlYduo6WrpUoS0&#10;XKSFD3Bsp7FwPMZ2m5SvZ+xkuwXeEH6wPJ7xmZkzx5vbodPkJJ1XYCo6n+WUSMNBKHOo6Lev+1cr&#10;SnxgRjANRlb0LD293b58seltKRfQghbSEQQxvuxtRdsQbJllnreyY34GVhp0NuA6FtB0h0w41iN6&#10;p7NFnr/JenDCOuDSe7y9H510m/CbRvLwuWm8DERXFGsLaXdpr+OebTesPDhmW8WnMtg/VNExZTDp&#10;BeqeBUaOTv0F1SnuwEMTZhy6DJpGcZl6wG7m+R/dPLbMytQLkuPthSb//2D5p9Oj/eJIGN7CgANM&#10;TXj7APy7JwZ2LTMHeecc9K1kAhPPI2VZb305PY1U+9JHkLr/CAKHzI4BEtDQuC6ygn0SRMcBnC+k&#10;yyEQjpc3i2KVF+ji6Jsv89frVZFysPLpuXU+vJfQkXioqMOpJnh2evAhlsPKp5CYzYNWYq+0ToY7&#10;1DvtyImhAvZpTei/hWlD+oqui0WRkA3E90kcnQqoUK26iq7yuEbNRDreGZFCAlN6PGMl2kz8REpG&#10;csJQD0SJibxIVw3ijIQ5GAWJHwgPLbiflPQoxor6H0fmJCX6g0HS1/PlMqo3GcviZoGGu/bU1x5m&#10;OEJVNFAyHnchKT7RYe9wOHuVaHuuZCoZRZbYnD5EVPG1naKev+32FwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALOi4DTgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldi1TiqlNCGT&#10;qqJiwwKJFgmWbuzEUeOHbDcNf8+wguXMHN05t97NZmSTCnFwFiFfZcCUbZ0cbI/wcXpZboHFJKwU&#10;o7MK4VtF2DX3d7WopLvZdzUdU88oxMZKIOiUfMV5bLUyIq6cV5ZunQtGJBpDz2UQNwo3I19n2YYb&#10;MVj6oIVXz1q1l+PVIHwaPchDePvq5DgdXrt94efgER8W8/4JWFJz+oPhV5/UoSGns7taGdmIsMyL&#10;x4JYhE1JpYgotwUtzgjrMsuBNzX/36H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHqx&#10;3LEQAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALOi4DTgAAAACwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00F01B01" w:rsidRPr="00F01B01" w:rsidRDefault="00F01B01" w:rsidP="009F2E65">
+                    <w:p w14:paraId="52C1E39F" w14:textId="77777777" w:rsidR="00F01B01" w:rsidRPr="00F01B01" w:rsidRDefault="00F01B01" w:rsidP="009F2E65">
                       <w:pPr>
                         <w:ind w:firstLineChars="50" w:firstLine="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F01B01">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>學年度：</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F01B01">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F01B01">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>年</w:t>
                       </w:r>
@@ -606,707 +612,641 @@
         <w:t>生活助學金</w:t>
       </w:r>
       <w:r w:rsidR="00F01B01" w:rsidRPr="00F11D95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>申請表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3436"/>
         <w:tblW w:w="11341" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1735"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="00F4524C" w:rsidRPr="00F01B01" w14:paraId="0C3F9F29" w14:textId="77777777" w:rsidTr="00687675">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
+          <w:p w14:paraId="1541B07A" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F01B01">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="141C00B4" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
+          <w:p w14:paraId="1153BEB4" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>班級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="54C7B38A" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="009F2E65" w:rsidRPr="00F01B01" w14:paraId="00A42A06" w14:textId="77777777" w:rsidTr="00687675">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="009F2E65" w:rsidP="00687675">
+          <w:p w14:paraId="7FC99C31" w14:textId="26788E9B" w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="00165B30" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>聯絡電話</w:t>
+              <w:t>手機</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F2E65" w:rsidRPr="00DC708E" w:rsidRDefault="009F2E65" w:rsidP="00687675">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="06BC3A57" w14:textId="31919CE3" w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="009F2E65" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="009F2E65" w:rsidP="00687675">
+          <w:p w14:paraId="7E16CEA1" w14:textId="77777777" w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="009F2E65" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="009F2E65" w:rsidP="00687675">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4C01EB14" w14:textId="77777777" w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="009F2E65" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="009F2E65" w:rsidRPr="00F01B01" w14:paraId="001285BF" w14:textId="77777777" w:rsidTr="00687675">
         <w:trPr>
           <w:trHeight w:val="148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F2E65" w:rsidRDefault="009F2E65" w:rsidP="00687675">
+          <w:p w14:paraId="34ECCDCB" w14:textId="77777777" w:rsidR="009F2E65" w:rsidRDefault="009F2E65" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F2E65" w:rsidRPr="00DC708E" w:rsidRDefault="009F2E65" w:rsidP="00687675">
+          <w:p w14:paraId="7B9FC5A0" w14:textId="77777777" w:rsidR="009F2E65" w:rsidRPr="00DC708E" w:rsidRDefault="009F2E65" w:rsidP="00165B30">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F2E65" w:rsidRDefault="009F2E65" w:rsidP="00687675">
+          <w:p w14:paraId="3B6D9182" w14:textId="77777777" w:rsidR="009F2E65" w:rsidRDefault="009F2E65" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="009F2E65" w:rsidP="00687675">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="75740C8D" w14:textId="77777777" w:rsidR="009F2E65" w:rsidRPr="00F01B01" w:rsidRDefault="009F2E65" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F10549" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="00F10549" w:rsidRPr="00F01B01" w14:paraId="4754185E" w14:textId="77777777" w:rsidTr="00687675">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F10549" w:rsidRDefault="00F10549" w:rsidP="00687675">
+          <w:p w14:paraId="61A1A210" w14:textId="77777777" w:rsidR="00F10549" w:rsidRDefault="00F10549" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>身分字號(保險</w:t>
             </w:r>
             <w:r w:rsidR="008F753D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>使</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>用)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F10549" w:rsidRPr="00DC708E" w:rsidRDefault="00F10549" w:rsidP="00687675">
+          <w:p w14:paraId="10D32A11" w14:textId="77777777" w:rsidR="00F10549" w:rsidRPr="00DC708E" w:rsidRDefault="00F10549" w:rsidP="00165B30">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F10549" w:rsidRDefault="00F10549" w:rsidP="00687675">
+          <w:p w14:paraId="10017EA8" w14:textId="77777777" w:rsidR="00F10549" w:rsidRDefault="00F10549" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>出生年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F10549" w:rsidRPr="00F01B01" w:rsidRDefault="00F10549" w:rsidP="00687675">
+          <w:p w14:paraId="2464BA84" w14:textId="77777777" w:rsidR="00F10549" w:rsidRPr="00F01B01" w:rsidRDefault="00F10549" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>民國   年   月   日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="00F4524C" w:rsidRPr="00F01B01" w14:paraId="76BCC50B" w14:textId="77777777" w:rsidTr="00687675">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="000C7EB0" w:rsidRDefault="00F4524C" w:rsidP="00687675">
+          <w:p w14:paraId="0037B3C1" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="000C7EB0" w:rsidRDefault="00F4524C" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C7EB0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>前學期成績</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7EB0" w:rsidRPr="00F01B01" w:rsidRDefault="000C7EB0" w:rsidP="00687675">
+          <w:p w14:paraId="73F7B246" w14:textId="77777777" w:rsidR="000C7EB0" w:rsidRPr="00F01B01" w:rsidRDefault="000C7EB0" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C7EB0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00DA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>大</w:t>
-[...17 lines deleted...]
-              <w:t>新生</w:t>
+              <w:t>大一新生</w:t>
             </w:r>
             <w:r w:rsidR="00A11B31" w:rsidRPr="00ED00DA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00DA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提供入學成績</w:t>
             </w:r>
             <w:r w:rsidRPr="000C7EB0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="000C7EB0" w:rsidRDefault="00F4524C" w:rsidP="00687675">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="007F2C5C" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="000C7EB0" w:rsidRDefault="00F4524C" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
+          <w:p w14:paraId="29D569C4" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>前學期操行成績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00687675">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7B473B59" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidRDefault="00F4524C" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A11B31" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="00A11B31" w:rsidRPr="00F01B01" w14:paraId="2F536A09" w14:textId="77777777" w:rsidTr="00687675">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A11B31" w:rsidRPr="00DC708E" w:rsidRDefault="00687675" w:rsidP="00687675">
+          <w:p w14:paraId="42E03B65" w14:textId="77777777" w:rsidR="00A11B31" w:rsidRPr="00DC708E" w:rsidRDefault="00687675" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>須</w:t>
             </w:r>
             <w:r w:rsidR="001C7A35">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>檢</w:t>
             </w:r>
             <w:r w:rsidR="001C7A35">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>附</w:t>
             </w:r>
             <w:r w:rsidR="00A11B31">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>資料（缺件</w:t>
             </w:r>
             <w:r w:rsidR="001C7A35">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>系辦</w:t>
-[...17 lines deleted...]
-              <w:t>收件</w:t>
+              <w:t>系辦不收件</w:t>
             </w:r>
             <w:r w:rsidR="00A11B31">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A11B31" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="00A11B31" w:rsidRPr="00F01B01" w14:paraId="2DF25134" w14:textId="77777777" w:rsidTr="00687675">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B14E0D" w:rsidRDefault="00A11B31" w:rsidP="00687675">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2E1794AB" w14:textId="77835886" w:rsidR="00B14E0D" w:rsidRDefault="00A11B31" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidR="00154972">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>低收</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50566">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -1341,431 +1281,409 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidR="00154972" w:rsidRPr="00154972">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>大專校院弱勢學生</w:t>
             </w:r>
             <w:r w:rsidR="00B14E0D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(需符合其中一項)</w:t>
             </w:r>
-            <w:r w:rsidR="00D233B2">
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:p>
+          <w:p w14:paraId="79194BAE" w14:textId="77777777" w:rsidR="00A11B31" w:rsidRDefault="00154972" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r w:rsidR="00A11B31">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>成績單（</w:t>
             </w:r>
             <w:r w:rsidRPr="00154972">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>新生則以入學成績排序</w:t>
             </w:r>
             <w:r w:rsidR="00A11B31">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59AF1CD7" w14:textId="4F3320EF" w:rsidR="00165B30" w:rsidRPr="001C7A35" w:rsidRDefault="00165B30" w:rsidP="00165B30">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>年所得清單</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00687675" w:rsidRPr="00F01B01" w:rsidTr="00B14E0D">
+      <w:tr w:rsidR="00687675" w:rsidRPr="00F01B01" w14:paraId="4607C3AC" w14:textId="77777777" w:rsidTr="00B14E0D">
         <w:trPr>
           <w:trHeight w:val="3238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00687675" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
+          <w:p w14:paraId="4421FD59" w14:textId="77777777" w:rsidR="00687675" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>自述：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00687675" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
+          <w:p w14:paraId="670127C8" w14:textId="77777777" w:rsidR="00687675" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00687675" w:rsidRPr="001518F0" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
+          <w:p w14:paraId="32600570" w14:textId="77777777" w:rsidR="00687675" w:rsidRPr="001518F0" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00687675" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
+          <w:p w14:paraId="28BD751A" w14:textId="77777777" w:rsidR="00687675" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="1120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008A68D6" w:rsidRDefault="008A68D6" w:rsidP="00B14E0D">
+          <w:p w14:paraId="07423101" w14:textId="77777777" w:rsidR="008A68D6" w:rsidRDefault="008A68D6" w:rsidP="00B14E0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="1120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008A68D6" w:rsidRDefault="008A68D6" w:rsidP="00B14E0D">
+          <w:p w14:paraId="115E9C94" w14:textId="77777777" w:rsidR="008A68D6" w:rsidRDefault="008A68D6" w:rsidP="00B14E0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="1120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B14E0D" w:rsidRDefault="00B14E0D" w:rsidP="00B14E0D">
+          <w:p w14:paraId="75A9897E" w14:textId="77777777" w:rsidR="00B14E0D" w:rsidRDefault="00B14E0D" w:rsidP="00B14E0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="1120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B14E0D" w:rsidRPr="00463C22" w:rsidRDefault="00B14E0D" w:rsidP="00B14E0D">
+          </w:p>
+          <w:p w14:paraId="040C9BAA" w14:textId="77777777" w:rsidR="00B14E0D" w:rsidRPr="00463C22" w:rsidRDefault="00B14E0D" w:rsidP="00B14E0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="1120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00687675" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72BC8A05" w14:textId="77777777" w:rsidR="00687675" w:rsidRDefault="00687675" w:rsidP="00B14E0D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00463C22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本次申請為第</w:t>
             </w:r>
             <w:r w:rsidRPr="00463C22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00463C22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">次申請，曾於 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(第1次</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(第1次申請免填)</w:t>
             </w:r>
             <w:r w:rsidRPr="00463C22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidRPr="00463C22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學年申請</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="005E17C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>學生簽名:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="00F4524C" w:rsidRPr="00F01B01" w14:paraId="693DEDD2" w14:textId="77777777" w:rsidTr="00687675">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRPr="00463C22" w:rsidRDefault="00F4524C" w:rsidP="00687675">
+          <w:p w14:paraId="32EA8004" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRPr="00463C22" w:rsidRDefault="00F4524C" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00463C22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>導師意見</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4524C" w:rsidRPr="00F01B01" w:rsidTr="00687675">
+      <w:tr w:rsidR="00F4524C" w:rsidRPr="00F01B01" w14:paraId="3F9E5998" w14:textId="77777777" w:rsidTr="00600851">
+        <w:trPr>
+          <w:trHeight w:val="2410"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4524C" w:rsidRDefault="00F4524C" w:rsidP="00687675">
+          <w:p w14:paraId="07D97F5D" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRDefault="00F4524C" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F4524C" w:rsidRDefault="00F4524C" w:rsidP="00687675">
-[...59 lines deleted...]
-          <w:p w:rsidR="00F4524C" w:rsidRDefault="005E17C4" w:rsidP="00687675">
+          <w:p w14:paraId="3DF7BFBE" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRDefault="00F4524C" w:rsidP="00687675">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6483B543" w14:textId="77777777" w:rsidR="00A11B31" w:rsidRPr="00600851" w:rsidRDefault="00A11B31" w:rsidP="00687675">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BCDB1FE" w14:textId="77777777" w:rsidR="00ED00DA" w:rsidRDefault="00ED00DA" w:rsidP="00687675">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B20F82C" w14:textId="77777777" w:rsidR="00ED00DA" w:rsidRDefault="00ED00DA" w:rsidP="00687675">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ADD875A" w14:textId="77777777" w:rsidR="00F4524C" w:rsidRDefault="005E17C4" w:rsidP="00687675">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>推薦</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50566">
@@ -1799,270 +1717,278 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                       </w:t>
             </w:r>
             <w:r w:rsidR="001518F0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F4524C" w:rsidRPr="005E17C4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>導師簽名：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F01B01" w:rsidRPr="00F4524C" w:rsidRDefault="00F01B01" w:rsidP="00F4524C"/>
+    <w:p w14:paraId="38DFE427" w14:textId="77777777" w:rsidR="00F01B01" w:rsidRPr="00F4524C" w:rsidRDefault="00F01B01" w:rsidP="00F4524C"/>
     <w:sectPr w:rsidR="00F01B01" w:rsidRPr="00F4524C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D726C4" w:rsidRDefault="00D726C4" w:rsidP="001B10B9">
+    <w:p w14:paraId="26557C9F" w14:textId="77777777" w:rsidR="0087777B" w:rsidRDefault="0087777B" w:rsidP="001B10B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D726C4" w:rsidRDefault="00D726C4" w:rsidP="001B10B9">
+    <w:p w14:paraId="21F1C494" w14:textId="77777777" w:rsidR="0087777B" w:rsidRDefault="0087777B" w:rsidP="001B10B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D726C4" w:rsidRDefault="00D726C4" w:rsidP="001B10B9">
+    <w:p w14:paraId="02598483" w14:textId="77777777" w:rsidR="0087777B" w:rsidRDefault="0087777B" w:rsidP="001B10B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D726C4" w:rsidRDefault="00D726C4" w:rsidP="001B10B9">
+    <w:p w14:paraId="2AB07F4E" w14:textId="77777777" w:rsidR="0087777B" w:rsidRDefault="0087777B" w:rsidP="001B10B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00812CCF"/>
+    <w:rsid w:val="00042532"/>
     <w:rsid w:val="000C4674"/>
     <w:rsid w:val="000C7EB0"/>
+    <w:rsid w:val="000F616A"/>
     <w:rsid w:val="001518F0"/>
     <w:rsid w:val="00154972"/>
+    <w:rsid w:val="00165B30"/>
     <w:rsid w:val="001B10B9"/>
     <w:rsid w:val="001C11D5"/>
     <w:rsid w:val="001C7A35"/>
     <w:rsid w:val="001F34E1"/>
     <w:rsid w:val="00243CA9"/>
     <w:rsid w:val="002D126D"/>
     <w:rsid w:val="002F0F78"/>
     <w:rsid w:val="002F66AB"/>
     <w:rsid w:val="003A24C8"/>
     <w:rsid w:val="0040369A"/>
     <w:rsid w:val="00463C22"/>
     <w:rsid w:val="0047480C"/>
     <w:rsid w:val="00485547"/>
     <w:rsid w:val="004C62DA"/>
+    <w:rsid w:val="0056738C"/>
     <w:rsid w:val="005E17C4"/>
+    <w:rsid w:val="00600851"/>
+    <w:rsid w:val="00616B2D"/>
     <w:rsid w:val="0062155A"/>
     <w:rsid w:val="00687675"/>
+    <w:rsid w:val="007B3F40"/>
     <w:rsid w:val="00812CCF"/>
+    <w:rsid w:val="0087777B"/>
     <w:rsid w:val="008A68D6"/>
     <w:rsid w:val="008F753D"/>
     <w:rsid w:val="009049CD"/>
     <w:rsid w:val="00956215"/>
     <w:rsid w:val="009F2E65"/>
     <w:rsid w:val="00A11B31"/>
     <w:rsid w:val="00B14E0D"/>
     <w:rsid w:val="00B50566"/>
     <w:rsid w:val="00B61596"/>
     <w:rsid w:val="00B84C1F"/>
     <w:rsid w:val="00BA0723"/>
     <w:rsid w:val="00D233B2"/>
     <w:rsid w:val="00D726C4"/>
     <w:rsid w:val="00DC708E"/>
     <w:rsid w:val="00E41BD8"/>
     <w:rsid w:val="00ED00DA"/>
     <w:rsid w:val="00F01B01"/>
     <w:rsid w:val="00F10549"/>
     <w:rsid w:val="00F11D95"/>
     <w:rsid w:val="00F4524C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4DEC7841"/>
+  <w14:docId w14:val="208D406F"/>
   <w15:docId w15:val="{DCCACEA3-6024-4DA4-8A8A-9A04ED0B3A85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2173,51 +2099,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2394,50 +2320,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -2536,51 +2463,51 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B10B9"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2836,51 +2763,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>50</Words>
-  <Characters>286</Characters>
+  <Words>48</Words>
+  <Characters>279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>335</CharactersWithSpaces>
+  <CharactersWithSpaces>326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>